--- v0 (2026-02-22)
+++ v1 (2026-04-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Intermediate</t>
   </si>
   <si>
     <t>200m</t>
   </si>
   <si>
     <t>1036120:typeValue:102</t>
   </si>
   <si>
     <t>1036120:typeValue:103</t>
   </si>
   <si>
     <t>1036120:typeValue:104</t>
   </si>
   <si>
     <t>1036120:typeValue:105</t>
   </si>
   <si>
@@ -207,50 +207,53 @@
     <t>High Jump</t>
   </si>
   <si>
     <t>Triple Jump</t>
   </si>
   <si>
     <t>Discus Throw</t>
   </si>
   <si>
     <t>2025 EDF Trojan Track &amp; Field (EDFTF)</t>
   </si>
   <si>
     <t>Aden Bowman (ABC)</t>
   </si>
   <si>
     <t>Bedford Road (BRC)</t>
   </si>
   <si>
     <t>Bethlehem (BHS)</t>
   </si>
   <si>
     <t>Big River (2A-BR)</t>
   </si>
   <si>
     <t>Bishop James Mahoney (BJMHS)</t>
+  </si>
+  <si>
+    <t>Carlton Comprehensive High School (CARL)</t>
   </si>
   <si>
     <t>Centennial (CC)</t>
   </si>
   <si>
     <t>City Park (CPS)</t>
   </si>
   <si>
     <t>CWCC (U13)</t>
   </si>
   <si>
     <t>CWCD (U13)</t>
   </si>
   <si>
     <t>CWCE (U11)</t>
   </si>
   <si>
     <t>CWCF (U11)</t>
   </si>
   <si>
     <t>CWCG (U11)</t>
   </si>
   <si>
     <t>CWCH (U11)</t>
   </si>
@@ -687,51 +690,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="44" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="48" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1799,64 +1802,64 @@
     </row>
     <row r="63" spans="1:108">
       <c r="D63" s="2"/>
       <c r="I63" s="2"/>
       <c r="K63" s="2"/>
       <c r="M63" s="2"/>
       <c r="O63" s="2"/>
       <c r="Q63" s="2"/>
       <c r="S63" s="2"/>
       <c r="U63" s="2"/>
       <c r="W63" s="2"/>
       <c r="DB63" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="D64" s="2"/>
       <c r="I64" s="2"/>
       <c r="K64" s="2"/>
       <c r="M64" s="2"/>
       <c r="O64" s="2"/>
       <c r="Q64" s="2"/>
       <c r="S64" s="2"/>
       <c r="U64" s="2"/>
       <c r="W64" s="2"/>
+      <c r="DB64" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="65" spans="1:108">
       <c r="D65" s="2"/>
       <c r="I65" s="2"/>
       <c r="K65" s="2"/>
       <c r="M65" s="2"/>
       <c r="O65" s="2"/>
       <c r="Q65" s="2"/>
       <c r="S65" s="2"/>
       <c r="U65" s="2"/>
       <c r="W65" s="2"/>
-      <c r="DB65" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:108">
       <c r="D66" s="2"/>
       <c r="I66" s="2"/>
       <c r="K66" s="2"/>
       <c r="M66" s="2"/>
       <c r="O66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="S66" s="2"/>
       <c r="U66" s="2"/>
       <c r="W66" s="2"/>
       <c r="DB66" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="D67" s="2"/>
       <c r="I67" s="2"/>
       <c r="K67" s="2"/>
       <c r="M67" s="2"/>
       <c r="O67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="S67" s="2"/>
       <c r="U67" s="2"/>
       <c r="W67" s="2"/>
@@ -1866,64 +1869,64 @@
     </row>
     <row r="68" spans="1:108">
       <c r="D68" s="2"/>
       <c r="I68" s="2"/>
       <c r="K68" s="2"/>
       <c r="M68" s="2"/>
       <c r="O68" s="2"/>
       <c r="Q68" s="2"/>
       <c r="S68" s="2"/>
       <c r="U68" s="2"/>
       <c r="W68" s="2"/>
       <c r="DB68" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="D69" s="2"/>
       <c r="I69" s="2"/>
       <c r="K69" s="2"/>
       <c r="M69" s="2"/>
       <c r="O69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="S69" s="2"/>
       <c r="U69" s="2"/>
       <c r="W69" s="2"/>
+      <c r="DB69" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="D70" s="2"/>
       <c r="I70" s="2"/>
       <c r="K70" s="2"/>
       <c r="M70" s="2"/>
       <c r="O70" s="2"/>
       <c r="Q70" s="2"/>
       <c r="S70" s="2"/>
       <c r="U70" s="2"/>
       <c r="W70" s="2"/>
-      <c r="DB70" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="D71" s="2"/>
       <c r="I71" s="2"/>
       <c r="K71" s="2"/>
       <c r="M71" s="2"/>
       <c r="O71" s="2"/>
       <c r="Q71" s="2"/>
       <c r="S71" s="2"/>
       <c r="U71" s="2"/>
       <c r="W71" s="2"/>
       <c r="DB71" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="D72" s="2"/>
       <c r="I72" s="2"/>
       <c r="K72" s="2"/>
       <c r="M72" s="2"/>
       <c r="O72" s="2"/>
       <c r="Q72" s="2"/>
       <c r="S72" s="2"/>
       <c r="U72" s="2"/>
       <c r="W72" s="2"/>
@@ -1961,125 +1964,125 @@
     </row>
     <row r="75" spans="1:108">
       <c r="D75" s="2"/>
       <c r="I75" s="2"/>
       <c r="K75" s="2"/>
       <c r="M75" s="2"/>
       <c r="O75" s="2"/>
       <c r="Q75" s="2"/>
       <c r="S75" s="2"/>
       <c r="U75" s="2"/>
       <c r="W75" s="2"/>
       <c r="DB75" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="D76" s="2"/>
       <c r="I76" s="2"/>
       <c r="K76" s="2"/>
       <c r="M76" s="2"/>
       <c r="O76" s="2"/>
       <c r="Q76" s="2"/>
       <c r="S76" s="2"/>
       <c r="U76" s="2"/>
       <c r="W76" s="2"/>
+      <c r="DB76" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="77" spans="1:108">
       <c r="D77" s="2"/>
       <c r="I77" s="2"/>
       <c r="K77" s="2"/>
       <c r="M77" s="2"/>
       <c r="O77" s="2"/>
       <c r="Q77" s="2"/>
       <c r="S77" s="2"/>
       <c r="U77" s="2"/>
       <c r="W77" s="2"/>
-      <c r="DB77" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="78" spans="1:108">
       <c r="D78" s="2"/>
       <c r="I78" s="2"/>
       <c r="K78" s="2"/>
       <c r="M78" s="2"/>
       <c r="O78" s="2"/>
       <c r="Q78" s="2"/>
       <c r="S78" s="2"/>
       <c r="U78" s="2"/>
       <c r="W78" s="2"/>
       <c r="DB78" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="D79" s="2"/>
       <c r="I79" s="2"/>
       <c r="K79" s="2"/>
       <c r="M79" s="2"/>
       <c r="O79" s="2"/>
       <c r="Q79" s="2"/>
       <c r="S79" s="2"/>
       <c r="U79" s="2"/>
       <c r="W79" s="2"/>
+      <c r="DB79" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="80" spans="1:108">
       <c r="D80" s="2"/>
       <c r="I80" s="2"/>
       <c r="K80" s="2"/>
       <c r="M80" s="2"/>
       <c r="O80" s="2"/>
       <c r="Q80" s="2"/>
       <c r="S80" s="2"/>
       <c r="U80" s="2"/>
       <c r="W80" s="2"/>
     </row>
     <row r="81" spans="1:108">
       <c r="D81" s="2"/>
       <c r="I81" s="2"/>
       <c r="K81" s="2"/>
       <c r="M81" s="2"/>
       <c r="O81" s="2"/>
       <c r="Q81" s="2"/>
       <c r="S81" s="2"/>
       <c r="U81" s="2"/>
       <c r="W81" s="2"/>
     </row>
     <row r="82" spans="1:108">
       <c r="D82" s="2"/>
       <c r="I82" s="2"/>
       <c r="K82" s="2"/>
       <c r="M82" s="2"/>
       <c r="O82" s="2"/>
       <c r="Q82" s="2"/>
       <c r="S82" s="2"/>
       <c r="U82" s="2"/>
       <c r="W82" s="2"/>
-      <c r="DB82" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="83" spans="1:108">
       <c r="D83" s="2"/>
       <c r="I83" s="2"/>
       <c r="K83" s="2"/>
       <c r="M83" s="2"/>
       <c r="O83" s="2"/>
       <c r="Q83" s="2"/>
       <c r="S83" s="2"/>
       <c r="U83" s="2"/>
       <c r="W83" s="2"/>
       <c r="DB83" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="D84" s="2"/>
       <c r="I84" s="2"/>
       <c r="K84" s="2"/>
       <c r="M84" s="2"/>
       <c r="O84" s="2"/>
       <c r="Q84" s="2"/>
       <c r="S84" s="2"/>
       <c r="U84" s="2"/>
       <c r="W84" s="2"/>
@@ -2089,86 +2092,89 @@
     </row>
     <row r="85" spans="1:108">
       <c r="D85" s="2"/>
       <c r="I85" s="2"/>
       <c r="K85" s="2"/>
       <c r="M85" s="2"/>
       <c r="O85" s="2"/>
       <c r="Q85" s="2"/>
       <c r="S85" s="2"/>
       <c r="U85" s="2"/>
       <c r="W85" s="2"/>
       <c r="DB85" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="D86" s="2"/>
       <c r="I86" s="2"/>
       <c r="K86" s="2"/>
       <c r="M86" s="2"/>
       <c r="O86" s="2"/>
       <c r="Q86" s="2"/>
       <c r="S86" s="2"/>
       <c r="U86" s="2"/>
       <c r="W86" s="2"/>
+      <c r="DB86" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="87" spans="1:108">
       <c r="D87" s="2"/>
       <c r="I87" s="2"/>
       <c r="K87" s="2"/>
       <c r="M87" s="2"/>
       <c r="O87" s="2"/>
       <c r="Q87" s="2"/>
       <c r="S87" s="2"/>
       <c r="U87" s="2"/>
       <c r="W87" s="2"/>
     </row>
     <row r="88" spans="1:108">
       <c r="D88" s="2"/>
       <c r="I88" s="2"/>
       <c r="K88" s="2"/>
       <c r="M88" s="2"/>
       <c r="O88" s="2"/>
       <c r="Q88" s="2"/>
       <c r="S88" s="2"/>
       <c r="U88" s="2"/>
       <c r="W88" s="2"/>
-      <c r="DB88" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89" spans="1:108">
       <c r="D89" s="2"/>
       <c r="I89" s="2"/>
       <c r="K89" s="2"/>
       <c r="M89" s="2"/>
       <c r="O89" s="2"/>
       <c r="Q89" s="2"/>
       <c r="S89" s="2"/>
       <c r="U89" s="2"/>
       <c r="W89" s="2"/>
+      <c r="DB89" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="90" spans="1:108">
       <c r="D90" s="2"/>
       <c r="I90" s="2"/>
       <c r="K90" s="2"/>
       <c r="M90" s="2"/>
       <c r="O90" s="2"/>
       <c r="Q90" s="2"/>
       <c r="S90" s="2"/>
       <c r="U90" s="2"/>
       <c r="W90" s="2"/>
     </row>
     <row r="91" spans="1:108">
       <c r="D91" s="2"/>
       <c r="I91" s="2"/>
       <c r="K91" s="2"/>
       <c r="M91" s="2"/>
       <c r="O91" s="2"/>
       <c r="Q91" s="2"/>
       <c r="S91" s="2"/>
       <c r="U91" s="2"/>
       <c r="W91" s="2"/>
     </row>
     <row r="92" spans="1:108">
       <c r="D92" s="2"/>
@@ -12158,51 +12164,51 @@
       <c r="U999" s="2"/>
       <c r="W999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="D1000" s="2"/>
       <c r="I1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
       <c r="U1000" s="2"/>
       <c r="W1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$88</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$89</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>